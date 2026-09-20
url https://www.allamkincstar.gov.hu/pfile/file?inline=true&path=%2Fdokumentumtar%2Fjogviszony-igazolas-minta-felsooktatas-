--- v0 (2025-10-26)
+++ v1 (2026-09-20)
@@ -1,296 +1,527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="710C5E43" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRPr="00C8364A" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23ACDB95" w14:textId="53E3A114" w:rsidR="00305C51" w:rsidRPr="00BE56E2" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
-      <w:pPr>
+    <w:p w14:paraId="23ACDB95" w14:textId="53E3A114" w:rsidR="00305C51" w:rsidRPr="00BE56E2" w:rsidRDefault="00305C51" w:rsidP="00286EDA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C41D1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jogviszony-igazolás minta a felsőoktatásban hallgatók részére</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBF8354" w14:textId="68B28533" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00305C51">
-      <w:r>
+    <w:p w14:paraId="7BBF8354" w14:textId="68B28533" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00286EDA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Sorszám:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1E31B0" w14:textId="139E7A51" w:rsidR="00305C51" w:rsidRDefault="00844C3F" w:rsidP="00305C51">
-      <w:pPr>
+    <w:p w14:paraId="1BB9034A" w14:textId="2463D1B0" w:rsidR="00C8364A" w:rsidRPr="00500967" w:rsidRDefault="00844C3F" w:rsidP="00286EDA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500967">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Hallgatói j</w:t>
       </w:r>
       <w:r w:rsidR="00305C51" w:rsidRPr="00500967">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ogviszony-igazolás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB9034A" w14:textId="77777777" w:rsidR="00C8364A" w:rsidRPr="00500967" w:rsidRDefault="00C8364A" w:rsidP="00305C51">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="4D598B3D" w14:textId="77777777" w:rsidR="00C8364A" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.................... </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nevű</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, …………………….. című, …………………….. intézményi azonosító számú felsőoktatási intézmény igazolja, hogy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27679298" w14:textId="27E66911" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nevű, …………………………... születési nevű hallgatója, akinek születési helye ………………….... (ország) ………………………... (település) születési ideje .................. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>év …... hónap….... nap, anyja születési neve: …………………………………………..., lakóhelye …….... (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>irsz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) …….. (település) …………………………... (utca, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hsz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286EDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D598B3D" w14:textId="77777777" w:rsidR="00C8364A" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hallgató oktatási azonosító száma: .....................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B6F9EC5" w14:textId="33EC3E5A" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>…….</w:t>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hallgatói</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t>. című, ………………</w:t>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jogviszonya a …………..... tanév ……… félévében (mely ……….. év ……..... hónap ….... naptól ............ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>…….</w:t>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>év</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="27679298" w14:textId="27E66911" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ............ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hónap</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……….... napig)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142AC555" w14:textId="77777777" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00302C88">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B6F9EC5" w14:textId="33EC3E5A" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aktív</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nem szünetelő)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E11895" w14:textId="69FE27EF" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>hallgatói jogviszonya a ………</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>…....</w:t>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>passzív</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="142AC555" w14:textId="77777777" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (szünetelő)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2178E9A4" w14:textId="3FACECE9" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="47E11895" w14:textId="77777777" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nevezett hallgató hallgatói </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jogviszonya …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….. év ..... </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hó</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………... napján jött létre és hallgatói jogviszonya megszűnésének – a tanulmányi teljesítmények és a követelmények alapján – becsült időpontja: ………... év ……..... hó ………... nap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAB8B5E" w14:textId="77777777" w:rsidR="009D5435" w:rsidRPr="00286EDA" w:rsidRDefault="009D5435" w:rsidP="009D5435">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="2178E9A4" w14:textId="0638547A" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A képzés típusa (a megfelelő aláhúzandó, vagy X-el jelölendő):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0E8DA1" w14:textId="3C11C494" w:rsidR="009D5435" w:rsidRPr="00286EDA" w:rsidRDefault="009D5435" w:rsidP="009D5435">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
       <w:r>
-        <w:t>Nevezett hallgató hallgatói jogviszonya …</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="36A8066E" w14:textId="77777777" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hallgatói jogviszony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BEAF0E" w14:textId="18DE14F3" w:rsidR="009D5435" w:rsidRDefault="009D5435" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Felnőttképzési jogviszony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD66175" w14:textId="77777777" w:rsidR="00DD4798" w:rsidRPr="00286EDA" w:rsidRDefault="00DD4798" w:rsidP="00BE56E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="36A8066E" w14:textId="77777777" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">A hallgató az intézményben a következő képzéseken folytat tanulmányokat: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1356"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1381"/>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1215"/>
       </w:tblGrid>
       <w:tr w:rsidR="00305C51" w14:paraId="3D0B5229" w14:textId="77777777" w:rsidTr="00305C51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A6A34E8" w14:textId="795336F6" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
             <w:pPr>
@@ -527,290 +758,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B3EFB43" w14:textId="77777777" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5786B46E" w14:textId="77777777" w:rsidR="00305C51" w:rsidRPr="00C8364A" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221CA17D" w14:textId="59EC4101" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+    <w:p w14:paraId="221CA17D" w14:textId="59EC4101" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Az igazolás kiadásának célja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AD70D8" w14:textId="045E5580" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+    <w:p w14:paraId="32AD70D8" w14:textId="045E5580" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3D7EC8BE" w14:textId="3202D329" w:rsidR="00305C51" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A Magyar Államkincstár EFOP-Plusz-6.2.1-23 - Tanulói vagy hallgatói jogviszonnyal rendelkező kisgyermeknevelők ösztönző támogatására való jogosultság igazolása.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7EC8BE" w14:textId="3202D329" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="00305C51" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Egyéb kiegészítés:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03076678" w14:textId="46D3967E" w:rsidR="00305C51" w:rsidRDefault="004D29E7" w:rsidP="00BE56E2">
+    <w:p w14:paraId="03076678" w14:textId="46D3967E" w:rsidR="00305C51" w:rsidRPr="00286EDA" w:rsidRDefault="004D29E7" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="15D71546" w14:textId="77777777" w:rsidR="004D29E7" w:rsidRDefault="004D29E7" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A hallgató évfolyama és a megszerzett kreditek száma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D71546" w14:textId="77777777" w:rsidR="004D29E7" w:rsidRPr="00286EDA" w:rsidRDefault="004D29E7" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4E21F0B6" w14:textId="7F3F89BC" w:rsidR="00302C88" w:rsidRDefault="00C41D1C" w:rsidP="00BE56E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E21F0B6" w14:textId="7F3F89BC" w:rsidR="00302C88" w:rsidRPr="00286EDA" w:rsidRDefault="00C41D1C" w:rsidP="00BE56E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Kelt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78838402" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
+    <w:p w14:paraId="78838402" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRPr="00286EDA" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
       <w:pPr>
         <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>…………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9CCD40" w14:textId="23BFEF13" w:rsidR="00844C3F" w:rsidRPr="00302C88" w:rsidRDefault="00C41D1C" w:rsidP="00C8364A">
+    <w:p w14:paraId="3F9CCD40" w14:textId="23BFEF13" w:rsidR="00844C3F" w:rsidRPr="00286EDA" w:rsidRDefault="00C41D1C" w:rsidP="00C8364A">
       <w:pPr>
         <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="00844C3F" w:rsidRPr="00302C88" w:rsidSect="00500967">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aláírás</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00286EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, bélyegző</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00844C3F" w:rsidRPr="00286EDA" w:rsidSect="00500967">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F322CBE" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
+    <w:p w14:paraId="54F8C97E" w14:textId="77777777" w:rsidR="00322321" w:rsidRDefault="00322321" w:rsidP="00C41D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F733C80" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
+    <w:p w14:paraId="0A47093F" w14:textId="77777777" w:rsidR="00322321" w:rsidRDefault="00322321" w:rsidP="00C41D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="69F97676" w14:textId="523DB774" w:rsidR="00C41D1C" w:rsidRPr="00BE56E2" w:rsidRDefault="00BE56E2">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk183090326"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="3" w:name="_Hlk183090335"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk183090326"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk183090327"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk183090334"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk183090335"/>
     <w:r w:rsidRPr="00BE56E2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">A jogviszony igazolás minta használata nem kötelező, de a benyújtott </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">jogviszony igazolást </w:t>
     </w:r>
     <w:r w:rsidRPr="00BE56E2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>a minta szerint</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> egyező</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE56E2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> adattartalommal </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>szükséges benyújtani.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2324A97B" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
+    <w:p w14:paraId="52F20D9F" w14:textId="77777777" w:rsidR="00322321" w:rsidRDefault="00322321" w:rsidP="00C41D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E1AB5FB" w14:textId="77777777" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C" w:rsidP="00C41D1C">
+    <w:p w14:paraId="6EB8DFE7" w14:textId="77777777" w:rsidR="00322321" w:rsidRDefault="00322321" w:rsidP="00C41D1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0AA61E14" w14:textId="3DC73A9B" w:rsidR="00C41D1C" w:rsidRDefault="00C41D1C">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="17365D"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F203343" wp14:editId="596B9E36">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-327025</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2181225" cy="770255"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20834"/>
               <wp:lineTo x="21506" y="20834"/>
               <wp:lineTo x="21506" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="22816587" name="Kép 1" descr="cid:image002.jpg@01D4A279.CBDD5690"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -842,50 +1152,51 @@
                     <a:ext cx="2181225" cy="770255"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="hu-HU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E88BA8" wp14:editId="27CEB566">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-400685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2771775" cy="844388"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1720030729" name="Kép 1720030729" descr="A képen szöveg, képernyőkép, Betűtípus, embléma látható&#10;&#10;Automatikusan generált leírás"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Kép 5" descr="A képen szöveg, képernyőkép, Betűtípus, embléma látható&#10;&#10;Automatikusan generált leírás"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -908,138 +1219,146 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2771775" cy="844388"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00305C51"/>
+    <w:rsid w:val="001C490B"/>
+    <w:rsid w:val="00286EDA"/>
     <w:rsid w:val="00302C88"/>
     <w:rsid w:val="00305C51"/>
+    <w:rsid w:val="00322321"/>
     <w:rsid w:val="0044058A"/>
     <w:rsid w:val="004D29E7"/>
     <w:rsid w:val="00500967"/>
     <w:rsid w:val="00844C3F"/>
     <w:rsid w:val="00945D31"/>
+    <w:rsid w:val="009D5435"/>
+    <w:rsid w:val="00B1581F"/>
+    <w:rsid w:val="00B20935"/>
     <w:rsid w:val="00BE56E2"/>
+    <w:rsid w:val="00C21509"/>
     <w:rsid w:val="00C41D1C"/>
     <w:rsid w:val="00C8364A"/>
     <w:rsid w:val="00D630BD"/>
     <w:rsid w:val="00DA6E2A"/>
+    <w:rsid w:val="00DD4798"/>
+    <w:rsid w:val="00F05964"/>
     <w:rsid w:val="00F41DCC"/>
     <w:rsid w:val="00F6460A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B67427C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{66536DB6-054C-4C57-B829-F4C5C7871D7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1367,55 +1686,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1471,51 +1785,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41D1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C41D1C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.jpg@01D546ED.59FD65B0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -1781,72 +2095,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>197</Words>
-  <Characters>1363</Characters>
+  <Words>211</Words>
+  <Characters>1463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PricewaterhouseCoopers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1557</CharactersWithSpaces>
+  <CharactersWithSpaces>1671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krisztina Szalai (HU)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>